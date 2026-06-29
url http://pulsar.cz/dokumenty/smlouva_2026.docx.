--- v0 (2026-04-17)
+++ v1 (2026-06-29)
@@ -5,84 +5,84 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="006A4399" w:rsidRDefault="00201B05" w:rsidP="00761D08">
+    <w:p w14:paraId="70BB0D33" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="006A4399" w:rsidRDefault="00201B05" w:rsidP="00761D08">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk155175917"/>
       <w:r w:rsidRPr="006A4399">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00635E2D" w:rsidRPr="006A4399">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">MLOUVA O DÍLO </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00761D08">
+    <w:p w14:paraId="52F64A66" w14:textId="77777777" w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00761D08">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006A4399">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">dle </w:t>
       </w:r>
       <w:r w:rsidRPr="006A4399">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A4399">
@@ -134,74 +134,74 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A4399">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A4399">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006A4399">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> platném znění</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0047572A" w:rsidRPr="006A4399" w:rsidRDefault="0047572A" w:rsidP="00761D08">
+    <w:p w14:paraId="4D91020C" w14:textId="77777777" w:rsidR="0047572A" w:rsidRPr="006A4399" w:rsidRDefault="0047572A" w:rsidP="00761D08">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00951C73">
+    <w:p w14:paraId="4F085BC7" w14:textId="77777777" w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00951C73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00201B05" w:rsidRPr="006A4399" w:rsidRDefault="00201B05" w:rsidP="00951C73">
+    <w:p w14:paraId="0EB5BDD5" w14:textId="77777777" w:rsidR="00201B05" w:rsidRPr="006A4399" w:rsidRDefault="00201B05" w:rsidP="00951C73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4399">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Číslo smlouvy </w:t>
       </w:r>
       <w:r w:rsidR="00150419" w:rsidRPr="006A4399">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -250,1421 +250,1404 @@
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00140219">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00687127" w:rsidRPr="006A4399">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="006A4399" w:rsidRDefault="00635E2D" w:rsidP="00E756A2">
+    <w:p w14:paraId="6D40545D" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="006A4399" w:rsidRDefault="00635E2D" w:rsidP="00E756A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="006A4399" w:rsidRDefault="00635E2D" w:rsidP="00A82AF2">
+    <w:p w14:paraId="57F178A2" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="006A4399" w:rsidRDefault="00635E2D" w:rsidP="00A82AF2">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r w:rsidRPr="006A4399">
         <w:t xml:space="preserve">Smluvní </w:t>
       </w:r>
       <w:r w:rsidRPr="00A82AF2">
         <w:t>strany</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307E08" w:rsidRDefault="00C565F5" w:rsidP="00F93392">
+    <w:p w14:paraId="65ADBAA3" w14:textId="77777777" w:rsidR="000249F4" w:rsidRDefault="00C565F5" w:rsidP="00F93392">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4399">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="6373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="60CAFE01" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="54DDEC9C" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>OBJEDNATEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="6682B86F" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="667F4454" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Název subjektu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="3B6D2DCC" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="12199A7D" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="3FEA658C" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sídlo subjektu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="1E4682EE" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="1A535A42" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="7B485F75" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>IČO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="22831899" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="4783B423" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="0ABA640E" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DIČ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="2B9D2AE7" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="6069ED2E" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="22A282DA" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jménem subjektu jedná</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="4F829A65" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000249F4" w:rsidRPr="0077730E" w:rsidRDefault="000249F4" w:rsidP="000249F4">
+    <w:p w14:paraId="5ABCEB68" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="0077730E" w:rsidRDefault="000249F4" w:rsidP="000249F4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077730E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(dále jen „</w:t>
       </w:r>
       <w:r w:rsidRPr="0077730E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>objednatel</w:t>
       </w:r>
       <w:r w:rsidRPr="0077730E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249F4" w:rsidRPr="006A4399" w:rsidRDefault="000249F4" w:rsidP="00F93392">
+    <w:p w14:paraId="1C9FCBA0" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="006A4399" w:rsidRDefault="000249F4" w:rsidP="00F93392">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00471752" w:rsidRDefault="000249F4" w:rsidP="00F93392">
+    <w:p w14:paraId="3953809B" w14:textId="77777777" w:rsidR="00471752" w:rsidRDefault="000249F4" w:rsidP="00F93392">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000249F4" w:rsidRDefault="000249F4" w:rsidP="00F93392">
+    <w:p w14:paraId="53799F16" w14:textId="77777777" w:rsidR="000249F4" w:rsidRDefault="000249F4" w:rsidP="00F93392">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000249F4" w:rsidRPr="006A4399" w:rsidRDefault="000249F4" w:rsidP="00F93392">
+    <w:p w14:paraId="7BD8F497" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="006A4399" w:rsidRDefault="000249F4" w:rsidP="00F93392">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="567" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="6373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="38228E06" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="4D2C50BF" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ZHOTOVITEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="0FF146B7" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="20AF3F78" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Název subjektu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="7E229669" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Pulsar, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>r.o</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="7F0398CB" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="363284AB" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sídlo subjektu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="4B1851B6" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Grohova 126/32, 602 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>00  Brno</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rStyle w:val="Znakapoznpodarou"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="4A66E46C" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="4809903E" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>IČO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="31EF74F7" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>46983341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="63CA7493" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="6855E204" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>DIČ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="41CCAB0A" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">CZ46983341. </w:t>
             </w:r>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Společnost je plátcem DPH.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="437AD36B" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="68E7125A" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Složka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="03B7F691" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:pStyle w:val="Normal1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>Společnost vedená Krajským soudem v Brně v oddíle C, vložce 8381</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="6F211407" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="5A0D994B" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jménem subjektu jedná</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="56BEC1E3" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Jednatel Ing. Zdeněk Jelínek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="4FD07709" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="630A4654" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kontakty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="1C38F30A" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>E-mail :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> pulsar@pulsar.cz; </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00D85033">
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovodkaz"/>
                   <w:rFonts w:cs="Arial"/>
                 </w:rPr>
                 <w:t>likvidace@pulsar.cz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>, tel.: 603427013.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidTr="00D85033">
+      <w:tr w:rsidR="000249F4" w:rsidRPr="00D85033" w14:paraId="3280A5D6" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="0B737B26" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bankovní spojení</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6373" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
+          <w:p w14:paraId="68482357" w14:textId="77777777" w:rsidR="000249F4" w:rsidRPr="00D85033" w:rsidRDefault="000249F4" w:rsidP="00D85033">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>E-mail :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00D85033">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> pulsar@pulsar.cz; likvidace@pulsar.cz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="000249F4" w:rsidP="00F93392">
+    <w:p w14:paraId="0C66C56F" w14:textId="77777777" w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="000249F4" w:rsidP="00F93392">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077730E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(dále jen „</w:t>
       </w:r>
       <w:r w:rsidRPr="0077730E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>zhotovitel</w:t>
       </w:r>
       <w:r w:rsidRPr="0077730E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00F93392">
+    <w:p w14:paraId="5DB0D9C3" w14:textId="77777777" w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00F93392">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00471752" w:rsidRPr="006A4399" w:rsidRDefault="00471752" w:rsidP="00F93392">
+    <w:p w14:paraId="649EEEA5" w14:textId="77777777" w:rsidR="00471752" w:rsidRPr="006A4399" w:rsidRDefault="00471752" w:rsidP="00F93392">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00471752" w:rsidRPr="006A4399" w:rsidRDefault="00471752" w:rsidP="00F93392">
+    <w:p w14:paraId="403623DB" w14:textId="77777777" w:rsidR="00471752" w:rsidRPr="006A4399" w:rsidRDefault="00471752" w:rsidP="00F93392">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00471752" w:rsidRPr="006A4399" w:rsidRDefault="00471752" w:rsidP="00F93392">
+    <w:p w14:paraId="780A6252" w14:textId="77777777" w:rsidR="00471752" w:rsidRPr="006A4399" w:rsidRDefault="00471752" w:rsidP="00F93392">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00F93392">
+    <w:p w14:paraId="416AD4DB" w14:textId="77777777" w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00F93392">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00F93392">
+    <w:p w14:paraId="3A74B325" w14:textId="77777777" w:rsidR="00307E08" w:rsidRPr="006A4399" w:rsidRDefault="00307E08" w:rsidP="00F93392">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00307E08" w:rsidRDefault="00307E08" w:rsidP="00F93392">
+    <w:p w14:paraId="2A096743" w14:textId="77777777" w:rsidR="00307E08" w:rsidRDefault="00307E08" w:rsidP="00F93392">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA5F6E" w:rsidRDefault="00BA5F6E" w:rsidP="00F93392">
+    <w:p w14:paraId="45CB407E" w14:textId="77777777" w:rsidR="00627711" w:rsidRDefault="00627711" w:rsidP="00F93392">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000249F4" w:rsidRDefault="000249F4" w:rsidP="00F93392">
+    <w:p w14:paraId="217602BC" w14:textId="77777777" w:rsidR="00BA5F6E" w:rsidRDefault="00BA5F6E" w:rsidP="00F93392">
       <w:pPr>
         <w:pStyle w:val="Normal1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F93392" w:rsidRPr="00140219" w:rsidRDefault="00F93392" w:rsidP="00140219">
+    <w:p w14:paraId="47539B6C" w14:textId="77777777" w:rsidR="000249F4" w:rsidRDefault="000249F4" w:rsidP="00F93392">
+      <w:pPr>
+        <w:pStyle w:val="Normal1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7E4FC1" w14:textId="77777777" w:rsidR="00F93392" w:rsidRPr="00140219" w:rsidRDefault="00F93392" w:rsidP="00140219">
       <w:pPr>
         <w:pStyle w:val="Nzev"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00140219">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vstupní informace</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8787E" w:rsidRPr="00E8787E" w:rsidRDefault="00E8787E" w:rsidP="00E8787E"/>
-    <w:p w:rsidR="00F93392" w:rsidRPr="008D1CD7" w:rsidRDefault="00F93392" w:rsidP="008D1CD7">
+    <w:p w14:paraId="21C690EE" w14:textId="77777777" w:rsidR="00E8787E" w:rsidRPr="00E8787E" w:rsidRDefault="00E8787E" w:rsidP="00E8787E"/>
+    <w:p w14:paraId="59B2D100" w14:textId="77777777" w:rsidR="00F93392" w:rsidRPr="008D1CD7" w:rsidRDefault="00F93392" w:rsidP="008D1CD7">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Informace slouží </w:t>
       </w:r>
       <w:r w:rsidR="00687127" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">pouze </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>ke zveřejnění vstupu do likvidace likvidovaného subjektu a osoby likvidátora</w:t>
       </w:r>
       <w:r w:rsidR="00471752" w:rsidRPr="008D1CD7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> a k běžné komunikaci</w:t>
       </w:r>
       <w:r w:rsidR="005F4E56" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> s dotčenými stranami</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> v likvidaci.</w:t>
       </w:r>
       <w:r w:rsidR="00917653" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC1920" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Na základě IČO budou dohledána na </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00EC1920" w:rsidRPr="008D1CD7">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
           </w:rPr>
           <w:t>www.justice.cz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EC1920" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> ostatní potřebné údaje o subjektu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidRDefault="00FE4E52" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="3C08E556" w14:textId="77777777" w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidRDefault="00FE4E52" w:rsidP="008D1CD7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9123" w:type="dxa"/>
         <w:tblInd w:w="-111" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3446"/>
         <w:gridCol w:w="5677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w14:paraId="13399854" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="009B5C86" w:rsidP="00E8787E">
+          <w:p w14:paraId="3C52E324" w14:textId="77777777" w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="009B5C86" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>Název subjektu v likvidaci</w:t>
             </w:r>
             <w:r w:rsidR="00471752" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> dle </w:t>
             </w:r>
             <w:r w:rsidR="00307E08" w:rsidRPr="008D1CD7">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00471752" w:rsidRPr="008D1CD7">
               <w:t>www.justice.cz</w:t>
             </w:r>
             <w:r w:rsidR="00307E08" w:rsidRPr="008D1CD7">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00D63895" w:rsidRPr="008D1CD7">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="00D85033" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
+          <w:p w14:paraId="52E0C02E" w14:textId="49040455" w:rsidR="00B26407" w:rsidRPr="00F735A2" w:rsidRDefault="00B26407" w:rsidP="00F735A2">
             <w:pPr>
-              <w:ind w:left="57"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w14:paraId="79EDA21A" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="00D97877" w:rsidP="00E8787E">
+          <w:p w14:paraId="23958C69" w14:textId="77777777" w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="00D97877" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>IČO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="00D85033" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
+          <w:p w14:paraId="3B384CF8" w14:textId="77777777" w:rsidR="00B26407" w:rsidRPr="00F735A2" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w14:paraId="42690905" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidRDefault="00FE4E52" w:rsidP="00E8787E">
+          <w:p w14:paraId="2C70C1BF" w14:textId="77777777" w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidRDefault="00FE4E52" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>DIČ</w:t>
             </w:r>
             <w:r w:rsidR="004D34BF" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> (pokud je číslo odlišné od IČO)</w:t>
             </w:r>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE4E52" w:rsidRPr="00D85033" w:rsidRDefault="00FE4E52" w:rsidP="00E8787E">
+          <w:p w14:paraId="7CC5916D" w14:textId="77777777" w:rsidR="00FE4E52" w:rsidRPr="00F735A2" w:rsidRDefault="00FE4E52" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w14:paraId="3D0E8718" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="1215"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
+          <w:p w14:paraId="528BD98F" w14:textId="77777777" w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>Stručně stav subjektu (dlouhodobě nepodniká, mrtvý subjekt, stav majetku, bez zaměstnanců atd.)</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>. :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
+          <w:p w14:paraId="5A262D7F" w14:textId="77777777" w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC751B" w:rsidRPr="00D85033" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
+          <w:p w14:paraId="05AC4638" w14:textId="77777777" w:rsidR="00FC751B" w:rsidRPr="00F735A2" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w14:paraId="3C293C4D" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
+          <w:p w14:paraId="716178C2" w14:textId="77777777" w:rsidR="00FC751B" w:rsidRPr="008D1CD7" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve">Subjekt nemá žádné známé závazky. Pokud ano, </w:t>
             </w:r>
             <w:r w:rsidR="008E2026">
               <w:t xml:space="preserve">stručně </w:t>
             </w:r>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>jaké:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC751B" w:rsidRPr="00D85033" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
+          <w:p w14:paraId="4362B0E6" w14:textId="77777777" w:rsidR="00FC751B" w:rsidRPr="00F735A2" w:rsidRDefault="00FC751B" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w14:paraId="000C1CCA" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
+          <w:p w14:paraId="14FB1A29" w14:textId="77777777" w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve">Vstup </w:t>
             </w:r>
             <w:r w:rsidR="00D97877" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve">do </w:t>
             </w:r>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>likvidace ke dni</w:t>
             </w:r>
             <w:r w:rsidR="00D97877" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00094A31" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve">datum </w:t>
             </w:r>
             <w:r w:rsidR="00D97877" w:rsidRPr="008D1CD7">
               <w:t>nabytí právní moci usnesení</w:t>
             </w:r>
             <w:r w:rsidR="005F4E56" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> při likvidaci soudem</w:t>
             </w:r>
             <w:r w:rsidR="00D97877" w:rsidRPr="008D1CD7">
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="00D85033" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
+          <w:p w14:paraId="0027559D" w14:textId="77777777" w:rsidR="00B26407" w:rsidRPr="00F735A2" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w14:paraId="5719DE64" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="00EC1920" w:rsidP="00E8787E">
+          <w:p w14:paraId="6BB92010" w14:textId="77777777" w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="00EC1920" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>Vstup n</w:t>
             </w:r>
             <w:r w:rsidR="00B26407" w:rsidRPr="008D1CD7">
               <w:t>a základě rozhodnutí</w:t>
             </w:r>
             <w:r w:rsidR="00D97877" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> nejvyššího orgánu</w:t>
             </w:r>
             <w:r w:rsidR="007F0740" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> (nebo u</w:t>
             </w:r>
             <w:r w:rsidR="00B26407" w:rsidRPr="008D1CD7">
               <w:t>snesení</w:t>
             </w:r>
             <w:r w:rsidR="00094A31" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> soudu</w:t>
             </w:r>
             <w:r w:rsidR="00D97877" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> č.j.</w:t>
             </w:r>
@@ -1689,435 +1672,408 @@
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> atd.</w:t>
             </w:r>
             <w:r w:rsidR="00FE4E52" w:rsidRPr="008D1CD7">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00307E08" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> nabytí právní moci</w:t>
             </w:r>
             <w:r w:rsidR="000D5D4C" w:rsidRPr="008D1CD7">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00D63895" w:rsidRPr="008D1CD7">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="00D85033" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
+          <w:p w14:paraId="380FF43F" w14:textId="7FFB3276" w:rsidR="00B26407" w:rsidRPr="00F735A2" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00696079" w:rsidRPr="008D1CD7" w14:paraId="7881E907" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
+          <w:p w14:paraId="16758370" w14:textId="77777777" w:rsidR="00B26407" w:rsidRPr="008D1CD7" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>Za subjekt v likvidaci jedná likvidátor (zástupce</w:t>
             </w:r>
             <w:r w:rsidR="00094A31" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> likvidátora</w:t>
             </w:r>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00D63895" w:rsidRPr="008D1CD7">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B26407" w:rsidRPr="00D85033" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
+          <w:p w14:paraId="354022C0" w14:textId="77777777" w:rsidR="00B26407" w:rsidRPr="00F735A2" w:rsidRDefault="00B26407" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w14:paraId="2E4BB69C" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidRDefault="00FE4E52" w:rsidP="00E8787E">
+          <w:p w14:paraId="2AD5A41C" w14:textId="77777777" w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidRDefault="00FE4E52" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>Kontaktní adresa likvidátora (bude uváděna v korespondenci):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE4E52" w:rsidRPr="00D85033" w:rsidRDefault="00FE4E52" w:rsidP="00E8787E">
+          <w:p w14:paraId="610595AB" w14:textId="77777777" w:rsidR="00FE4E52" w:rsidRPr="00F735A2" w:rsidRDefault="00FE4E52" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00300F44" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00300F44" w:rsidRPr="008D1CD7" w14:paraId="50790D3A" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00300F44" w:rsidRPr="008D1CD7" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
+          <w:p w14:paraId="29A95152" w14:textId="77777777" w:rsidR="00300F44" w:rsidRPr="008D1CD7" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve">Kontaktní </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>E-mail</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> na likvidátora</w:t>
             </w:r>
             <w:r w:rsidR="00094A31" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> (bude uváděn v korespondenci)</w:t>
             </w:r>
             <w:r w:rsidR="00D63895" w:rsidRPr="008D1CD7">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00300F44" w:rsidRPr="00D85033" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
+          <w:p w14:paraId="5FA177AD" w14:textId="77777777" w:rsidR="00300F44" w:rsidRPr="00F735A2" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00300F44" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00300F44" w:rsidRPr="008D1CD7" w14:paraId="11D40344" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00300F44" w:rsidRPr="008D1CD7" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
+          <w:p w14:paraId="4EFD3AB1" w14:textId="77777777" w:rsidR="00300F44" w:rsidRPr="008D1CD7" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>Kontaktní telefon na likvidátora</w:t>
             </w:r>
             <w:r w:rsidR="00094A31" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> (bude uváděn v korespondenci)</w:t>
             </w:r>
             <w:r w:rsidR="00D63895" w:rsidRPr="008D1CD7">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00300F44" w:rsidRPr="00D85033" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
+          <w:p w14:paraId="63C18339" w14:textId="77777777" w:rsidR="00300F44" w:rsidRPr="00F735A2" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00300F44" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00300F44" w:rsidRPr="008D1CD7" w14:paraId="03EECA39" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00300F44" w:rsidRPr="008D1CD7" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
+          <w:p w14:paraId="0D8E0E37" w14:textId="77777777" w:rsidR="00300F44" w:rsidRPr="008D1CD7" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve">Číslo datové schránky </w:t>
             </w:r>
             <w:r w:rsidR="00601EB4" w:rsidRPr="008D1CD7">
               <w:t>subjektu v likvidaci</w:t>
             </w:r>
             <w:r w:rsidR="00094A31" w:rsidRPr="008D1CD7">
               <w:t xml:space="preserve"> (bude uváděno v korespondenci)</w:t>
             </w:r>
             <w:r w:rsidR="00D63895" w:rsidRPr="008D1CD7">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00300F44" w:rsidRPr="00D85033" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
+          <w:p w14:paraId="1DC40489" w14:textId="77777777" w:rsidR="00300F44" w:rsidRPr="00F735A2" w:rsidRDefault="00300F44" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00530021" w:rsidRPr="008D1CD7" w:rsidTr="00D85033">
+      <w:tr w:rsidR="00530021" w:rsidRPr="008D1CD7" w14:paraId="23ECF68A" w14:textId="77777777" w:rsidTr="00D85033">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00530021" w:rsidRPr="008D1CD7" w:rsidRDefault="00530021" w:rsidP="00E8787E">
+          <w:p w14:paraId="7AD0A6FF" w14:textId="77777777" w:rsidR="00530021" w:rsidRPr="008D1CD7" w:rsidRDefault="00530021" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="008D1CD7">
               <w:t>Adresa příslušného finančního úřadu (k vyplnění adresy na dopisech)</w:t>
             </w:r>
             <w:r w:rsidR="006A4399" w:rsidRPr="008D1CD7">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5677" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00530021" w:rsidRPr="00D85033" w:rsidRDefault="00530021" w:rsidP="00E8787E">
+          <w:p w14:paraId="31A390FB" w14:textId="77777777" w:rsidR="00530021" w:rsidRPr="00F735A2" w:rsidRDefault="00530021" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00530021" w:rsidRPr="00D85033" w:rsidRDefault="00530021" w:rsidP="00E8787E">
+          <w:p w14:paraId="6AFDA8E6" w14:textId="77777777" w:rsidR="00530021" w:rsidRPr="00F735A2" w:rsidRDefault="00530021" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00530021" w:rsidRPr="00D85033" w:rsidRDefault="00530021" w:rsidP="00E8787E">
+          <w:p w14:paraId="204576D8" w14:textId="77777777" w:rsidR="00530021" w:rsidRPr="00F735A2" w:rsidRDefault="00530021" w:rsidP="00E8787E">
             <w:pPr>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidRDefault="00FE4E52" w:rsidP="008D1CD7"/>
-    <w:p w:rsidR="005F4E56" w:rsidRPr="008D1CD7" w:rsidRDefault="005F4E56" w:rsidP="008D1CD7">
+    <w:p w14:paraId="54BADD34" w14:textId="77777777" w:rsidR="00FE4E52" w:rsidRPr="008D1CD7" w:rsidRDefault="00FE4E52" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="1FC50243" w14:textId="77777777" w:rsidR="005F4E56" w:rsidRPr="008D1CD7" w:rsidRDefault="005F4E56" w:rsidP="008D1CD7">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Poskytnuté údaje jsou</w:t>
       </w:r>
       <w:r w:rsidR="004F74F8" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> jednak</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> veřejného rázu z www.justice.cz a </w:t>
       </w:r>
       <w:r w:rsidR="004F74F8" w:rsidRPr="008D1CD7">
         <w:t>dále jsou uvedeny údaje, které budou použity výhradně v procesu likvidace dotčeného subjektu.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D1CD7" w:rsidRDefault="008D1CD7" w:rsidP="008D1CD7"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00F93392" w:rsidP="008D1CD7">
+    <w:p w14:paraId="63F48D2B" w14:textId="77777777" w:rsidR="008D1CD7" w:rsidRDefault="008D1CD7" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="37D899BE" w14:textId="77777777" w:rsidR="008D1CD7" w:rsidRDefault="008D1CD7" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="0B8ECFD0" w14:textId="77777777" w:rsidR="008D1CD7" w:rsidRDefault="008D1CD7" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="00C7247A" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00F93392" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00635E2D" w:rsidRPr="008D1CD7">
         <w:t>ředmět smlouvy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1ACF" w:rsidRDefault="006D1ACF" w:rsidP="008D1CD7">
+    <w:p w14:paraId="72CEFB7D" w14:textId="77777777" w:rsidR="006D1ACF" w:rsidRDefault="006D1ACF" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Smlouva je vztažena jen a pouze na IČO subjektu, uvedeného ve vstupních informacích pod bodem 2).</w:t>
       </w:r>
       <w:r w:rsidR="00FE4E52" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> Tedy na jeden likvidovaný subjekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00140219" w:rsidRPr="008D1CD7" w:rsidRDefault="00140219" w:rsidP="008D1CD7">
+    <w:p w14:paraId="0992D9D5" w14:textId="77777777" w:rsidR="00140219" w:rsidRPr="008D1CD7" w:rsidRDefault="00140219" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r>
         <w:t>Likvidátor bere na vědomí, že se nejedná o právní zastoupení, ale o poradenství v procesu likvidace, kdy je likvidátor proveden celou likvidací.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD6959" w:rsidRPr="008D1CD7" w:rsidRDefault="009D1B58" w:rsidP="008D1CD7">
+    <w:p w14:paraId="61BB834A" w14:textId="77777777" w:rsidR="00BD6959" w:rsidRPr="008D1CD7" w:rsidRDefault="009D1B58" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Předmětem smlouvy je činnost spočívající v provedení likvidá</w:t>
       </w:r>
       <w:r w:rsidR="00BD6959" w:rsidRPr="008D1CD7">
         <w:t>tora celým likvidačním procesem.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD6959" w:rsidRPr="008D1CD7">
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>edná se o sledování zákonných termínů, přípravy hotových dokumentů provázející likvidaci s vyplněním všech dostupných údajů, včetně adresy, na kterou je dokument zasílán</w:t>
       </w:r>
       <w:r w:rsidR="0015737F" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00605E93" w:rsidRPr="008D1CD7" w:rsidRDefault="00605E93" w:rsidP="008D1CD7">
+    <w:p w14:paraId="71A88F96" w14:textId="77777777" w:rsidR="00605E93" w:rsidRPr="008D1CD7" w:rsidRDefault="00605E93" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Partnerem zhotovitele je v procesu likvidace pověřený statutár nebo subjektem či soudem povolaný likvidátor subjektu zrušeného s likvidací.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3709B" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
+    <w:p w14:paraId="6A99684C" w14:textId="77777777" w:rsidR="00C3709B" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Má se za to, že </w:t>
       </w:r>
       <w:r w:rsidR="00045030" w:rsidRPr="008D1CD7">
         <w:t>subjekt</w:t>
       </w:r>
       <w:r w:rsidR="001E58C9" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>je dotčen zrušením s likvidací, o které je rozhodnuto nejvyšším orgánem společnosti</w:t>
       </w:r>
       <w:r w:rsidR="000D5D4C" w:rsidRPr="008D1CD7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> nebo subjekt je zrušen</w:t>
@@ -2137,51 +2093,51 @@
       <w:r w:rsidR="00FF1812" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> a je</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B95FB7" w:rsidRPr="008D1CD7">
         <w:t>povolán</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> likvidátor</w:t>
       </w:r>
       <w:r w:rsidR="00C477A9" w:rsidRPr="008D1CD7">
         <w:t>, a je již podán</w:t>
       </w:r>
       <w:r w:rsidR="00E8235A" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> nebo alespoň připraven</w:t>
       </w:r>
       <w:r w:rsidR="00C477A9" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> návrh na Obchodní rejstřík na zápis změny nebo již zápis o likvidaci existuje (www.justice.cz).</w:t>
       </w:r>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3709B" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
+    <w:p w14:paraId="1A4320BA" w14:textId="77777777" w:rsidR="00C3709B" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Likvidátor je za průběh likvidace plně odpovědný ve smyslu ustanovení </w:t>
       </w:r>
       <w:r w:rsidR="003D6FCC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">občanského zákoníku </w:t>
       </w:r>
       <w:r w:rsidR="00331A37" w:rsidRPr="008D1CD7">
         <w:t>(zákon č. 89/2012 Sb.)</w:t>
       </w:r>
       <w:r w:rsidR="00C3709B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA77F6" w:rsidRPr="008D1CD7">
         <w:t>a zákona o obchodních korporacích</w:t>
       </w:r>
       <w:r w:rsidR="00605B08" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
@@ -2194,51 +2150,51 @@
       </w:r>
       <w:r w:rsidR="00605B08" w:rsidRPr="008D1CD7">
         <w:t>a ostatních dotčených zákonů a nařízení</w:t>
       </w:r>
       <w:r w:rsidR="00FA77F6" w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C3709B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00693EC6">
         <w:t xml:space="preserve">Poradenství dle této smlouvy </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00693EC6">
         <w:t xml:space="preserve">není </w:t>
       </w:r>
       <w:r w:rsidR="00C3709B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> forma</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C3709B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> právního zastoupení.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00605E93" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
+    <w:p w14:paraId="1C4B2F61" w14:textId="77777777" w:rsidR="00605E93" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Na základě této smlouvy se zhotovitel zavazuje za podmínek obsažených v této smlouvě, od termínu podpisu této smlouvy, provádět poradenskou činnost v oblasti celého procesu zrušení </w:t>
       </w:r>
       <w:r w:rsidR="005051B8" w:rsidRPr="008D1CD7">
         <w:t>subjektu</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="00EC1920" w:rsidRPr="008D1CD7">
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>likvidací</w:t>
       </w:r>
       <w:r w:rsidR="00EC1920" w:rsidRPr="008D1CD7">
@@ -2254,51 +2210,51 @@
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> vstupu do likvidace až po </w:t>
       </w:r>
       <w:r w:rsidR="005051B8" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">podání </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>návrh</w:t>
       </w:r>
       <w:r w:rsidR="005051B8" w:rsidRPr="008D1CD7">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> na výmaz dotčeného subjektu z příslušného rejstříku.</w:t>
       </w:r>
       <w:r w:rsidR="005051B8" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> Cílem poskytovaných služeb je za předpokladu účinné spolupráce zájemce zajistit hladký průběh celého procesu likvidace bez zbytečných prodlev</w:t>
       </w:r>
       <w:r w:rsidR="00D66A6B" w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00431110" w:rsidRPr="008D1CD7" w:rsidRDefault="00F9586A" w:rsidP="008D1CD7">
+    <w:p w14:paraId="0B654B5F" w14:textId="77777777" w:rsidR="00431110" w:rsidRPr="008D1CD7" w:rsidRDefault="00F9586A" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Jedná se o samotný proces likvidace, </w:t>
       </w:r>
       <w:r w:rsidRPr="00693EC6">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>účetní a daňová problematika není předmětem smlouvy</w:t>
       </w:r>
       <w:r w:rsidR="00605E93" w:rsidRPr="008D1CD7">
         <w:t>. J</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">e předpokládáno, že je </w:t>
       </w:r>
       <w:r w:rsidR="00693EC6">
         <w:t>účetnictví</w:t>
@@ -2333,51 +2289,51 @@
       <w:r w:rsidRPr="008D1CD7">
         <w:t>odborníky</w:t>
       </w:r>
       <w:r w:rsidR="00605E93" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> spojenými s likvidovaným subjektem</w:t>
       </w:r>
       <w:r w:rsidR="0070382E" w:rsidRPr="008D1CD7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="0070382E" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">ze strany zhotovitele </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">zůstává na bázi nezávazného předání zkušeností z předešlých procesů likvidací.  </w:t>
       </w:r>
       <w:r w:rsidR="00605E93" w:rsidRPr="008D1CD7">
         <w:t>V případě potřeby je předán kontakt na účetní, specialistu na účtování v likvidacích a konkurzech. Tato pomoc je hrazena zvlášť</w:t>
       </w:r>
       <w:r w:rsidR="00EC1920" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> po domluvě s účetní. Pulsar, s.r.o. z toho nemá žádný profit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
+    <w:p w14:paraId="480938A7" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Korespondence</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C3709B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">je prováděna </w:t>
       </w:r>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">zásadně </w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">prostřednictvím </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
@@ -2436,51 +2392,51 @@
       </w:r>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> pro </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t>likvidace :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F3E66" w:rsidRPr="008D1CD7">
         <w:t>+</w:t>
       </w:r>
       <w:r w:rsidR="0011314B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007F3E66" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">420 </w:t>
       </w:r>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t>603 427 013.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
+    <w:p w14:paraId="24CF40E7" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Objednatel se zavazuje, že bude</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> reagovat </w:t>
       </w:r>
       <w:r w:rsidR="000B49E9" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">včas </w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>na zaslané zprávy</w:t>
       </w:r>
       <w:r w:rsidR="007F3E66" w:rsidRPr="008D1CD7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> a bude </w:t>
@@ -2498,118 +2454,118 @@
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> informovat o splnění zhotovitelem avizovaných termínů v procesu likvidace, které jsou na straně </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>subjektu - skutečné</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> termíny zaslání dopisů dle vzorů</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> dotčeným a</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> věřitelům,</w:t>
       </w:r>
       <w:r w:rsidR="00B87E00" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> vydání zejména druhého zveřejnění o vstupu subjektu do likvidace,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> skutečné termíny zaslání listin dotčeným orgánům, skutečné termíny podání správci daní a na soud, tak aby byla zachována zpětná vazba.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB33D7" w:rsidRPr="008D1CD7" w:rsidRDefault="00CB33D7" w:rsidP="00CB33D7">
+    <w:p w14:paraId="3DF9966A" w14:textId="77777777" w:rsidR="00CB33D7" w:rsidRPr="008D1CD7" w:rsidRDefault="00CB33D7" w:rsidP="00CB33D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="792"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF4C11" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
+    <w:p w14:paraId="2B0C38B3" w14:textId="77777777" w:rsidR="00EF4C11" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Poradenství bude</w:t>
       </w:r>
       <w:r w:rsidR="00605E93" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> tedy</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> ze strany zhotovitele spočívat:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693EC6" w:rsidRPr="008D1CD7" w:rsidRDefault="00693EC6" w:rsidP="00693EC6">
+    <w:p w14:paraId="0EE7FCDA" w14:textId="77777777" w:rsidR="00693EC6" w:rsidRPr="008D1CD7" w:rsidRDefault="00693EC6" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="792"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
+    <w:p w14:paraId="74DBF828" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Ve sledování zákonem stanovených a dalších procesních </w:t>
       </w:r>
       <w:r w:rsidR="005051B8" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">úkonů a </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">termínů likvidace zhotovitelem v souladu s </w:t>
       </w:r>
       <w:r w:rsidR="00045030" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">občanským </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>zákoníkem</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>, zákonem o korporacích, rejstříkovým zákonem</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> a ostatními dotčenými zákony, upozorňování na ně a na důsledky jejich neplnění. Za nesplnění avizovaného termínu ze strany likvidátora </w:t>
       </w:r>
       <w:r w:rsidR="00D66A6B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">a případné sankce </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>zhotovitel nenese žádnou zodpovědnost.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC1920" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
+    <w:p w14:paraId="35CC02E1" w14:textId="77777777" w:rsidR="00EC1920" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Zhotovitel dále zašle prostřednictvím </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>E-mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> listin</w:t>
       </w:r>
       <w:r w:rsidR="00374C31" w:rsidRPr="008D1CD7">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> průběžné korespondence v rámci termínů procesu likvidace k</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
@@ -2627,108 +2583,108 @@
       <w:r w:rsidRPr="008D1CD7">
         <w:t>doplnění likvidátorem</w:t>
       </w:r>
       <w:r w:rsidR="00374C31" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> ve věcech, které nejsou zhotoviteli známy</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> a k jeho podpisu a odeslání </w:t>
       </w:r>
       <w:r w:rsidR="00374C31" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">předtištěným </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>adresátům. V případě hromadné korespondence návrh jedné listiny</w:t>
       </w:r>
       <w:r w:rsidR="00A256B4" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> z</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>veřejnění, dopisy dotčeným orgánům, korespondence k likvidaci se správci daně, korespondence s věřiteli) a upozorní na adresáty.</w:t>
       </w:r>
       <w:r w:rsidR="00C477A9" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E54BA" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
+    <w:p w14:paraId="6E973E63" w14:textId="77777777" w:rsidR="007E54BA" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Zhotovitel navrhne formu zpeněžení majetkové podstaty likvidace</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>, pokud existuje,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> na základě komunikace s objednatelem. Pokud bude třeba, z pozice soudního znalce pomůže s odborným oceněním (případný znalecký posudek do předmětu smlouvy nespadá</w:t>
       </w:r>
       <w:r w:rsidR="00B87E00" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> a bude řešen zvlášť</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="007E54BA" w:rsidP="00693EC6">
+    <w:p w14:paraId="3B415533" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="007E54BA" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Ve spolupráci s objednatelem zhotovitel připraví listiny podání a vzor seznamů k projednání archiválií v mimo skartačním řízení s místně příslušným zemským archivem</w:t>
       </w:r>
       <w:r w:rsidR="0015737F" w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015737F" w:rsidRPr="008D1CD7" w:rsidRDefault="0015737F" w:rsidP="00693EC6">
+    <w:p w14:paraId="546E5B78" w14:textId="77777777" w:rsidR="0015737F" w:rsidRPr="008D1CD7" w:rsidRDefault="0015737F" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">První etapa likvidace končí před vyhotovením Konečné zprávy likvidátora. V první etapě jsou řešeni věřitelé, informace věřitelům a dotčeným, </w:t>
       </w:r>
       <w:r w:rsidR="003A1D97" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">práce s případnými přihláškami do likvidace, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">archiválie, komunikace se správci daní a průběžné práce.  První etapa odpovídá první splátce za poradenství.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
+    <w:p w14:paraId="28B7F18C" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Zhotovitel připraví</w:t>
       </w:r>
       <w:r w:rsidR="0015737F" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> ve druhé etapě likvidace</w:t>
       </w:r>
       <w:r w:rsidR="00EC1920" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t>Konečn</w:t>
       </w:r>
       <w:r w:rsidR="00EC1920" w:rsidRPr="008D1CD7">
         <w:t>ou</w:t>
       </w:r>
@@ -2765,64 +2721,64 @@
       <w:r w:rsidR="00B95FB7" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> ke schválení postupu likvidace a rozdělení likvidačního zůstatku</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">" k formální kontrole a </w:t>
       </w:r>
       <w:r w:rsidR="003A1D97" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">případnému </w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>doplnění</w:t>
       </w:r>
       <w:r w:rsidR="00374C31" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> podle skutečného průběhu.</w:t>
       </w:r>
       <w:r w:rsidR="0015737F" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> Druhá etap</w:t>
       </w:r>
       <w:r w:rsidR="00D66A6B" w:rsidRPr="008D1CD7">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0015737F" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> odpovídá druhé splátce za poradenství.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E54BA" w:rsidRDefault="007E54BA" w:rsidP="00693EC6">
+    <w:p w14:paraId="33BA515D" w14:textId="77777777" w:rsidR="007E54BA" w:rsidRDefault="007E54BA" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:lastRenderedPageBreak/>
         <w:t>Zhotovitel zašle prohlášení, žádosti na státní orgány a podobně pouze k podpisu a odeslání.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95FB7" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
+    <w:p w14:paraId="0DD03DE5" w14:textId="77777777" w:rsidR="00B95FB7" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Zhotovitel </w:t>
       </w:r>
       <w:r w:rsidR="00B95FB7" w:rsidRPr="008D1CD7">
         <w:t>pomůže s návrhem</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> na výmaz likvidovaného subjektu z příslušného rejstříku</w:t>
       </w:r>
       <w:r w:rsidR="00B95FB7" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> z </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B95FB7" w:rsidRPr="008D1CD7">
         <w:t>www.justice.cz</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
@@ -2834,51 +2790,51 @@
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>vyplnění je interaktivní na základě vypl</w:t>
       </w:r>
       <w:r w:rsidR="00041658" w:rsidRPr="008D1CD7">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>ění IČ</w:t>
       </w:r>
       <w:r w:rsidR="0047572A" w:rsidRPr="008D1CD7">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B95FB7" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> a zašle seznam příloh, které se k návrhu na výmaz dokládají.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
+    <w:p w14:paraId="08E33D42" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Zhotovitel bude provádět konzultace, vyžádané objednatelem, zde nespecifikované, týkající se výhradně</w:t>
       </w:r>
       <w:r w:rsidR="0047572A" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>procesu likvidace</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> kdykoliv prostřednictvím </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>E-mail</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
@@ -2890,252 +2846,252 @@
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>telefonicky v</w:t>
       </w:r>
       <w:r w:rsidR="004854AB" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> běžném</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> pracovním čase</w:t>
       </w:r>
       <w:r w:rsidR="004854AB" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> (8:00 až 16:</w:t>
       </w:r>
       <w:r w:rsidR="00D66A6B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">30 </w:t>
       </w:r>
       <w:r w:rsidR="004854AB" w:rsidRPr="008D1CD7">
         <w:t>hod.)</w:t>
       </w:r>
       <w:r w:rsidR="0047572A" w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007F3E66" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00671742" w:rsidRPr="008D1CD7" w:rsidRDefault="00671742" w:rsidP="00693EC6">
+    <w:p w14:paraId="10B1AFE5" w14:textId="77777777" w:rsidR="00671742" w:rsidRPr="008D1CD7" w:rsidRDefault="00671742" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Obecně zhotovitel poskytne v době platnosti smlouvy veškeré informace a podklady potřebné k úspěšné likvidaci v termínech, které budou </w:t>
       </w:r>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t>v dostatečném předstihu avizovány t</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>ak, aby mohla být likvidace prováděná povolaným likvidátorem řádně ukončena</w:t>
       </w:r>
       <w:r w:rsidR="004854AB" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> použitím likvidačního zůstatku a</w:t>
       </w:r>
       <w:r w:rsidR="00873120" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> podáním návrhu na výmaz.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA45A6" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
+    <w:p w14:paraId="0BB5B066" w14:textId="77777777" w:rsidR="00FA45A6" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Změny nebo vícepráce požadované objednatelem, pokud znamenají zvýšení rozsahu prací, objednatel zadá po vzájemné dohodě u zhotovitele a tyto práce budou fakturovány nad rámec sjednané částky po vzájemné dohodě. Na tyto práce se nevztahují termíny dokončení díla a cen</w:t>
       </w:r>
       <w:r w:rsidR="00A02895" w:rsidRPr="008D1CD7">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> díla dle této smlouvy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E03EC" w:rsidRDefault="00605B08" w:rsidP="00693EC6">
+    <w:p w14:paraId="543CE21D" w14:textId="77777777" w:rsidR="007E03EC" w:rsidRDefault="00605B08" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Objednatel bere na vědomí, že zhotovitel není </w:t>
       </w:r>
       <w:r w:rsidR="00963988" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">v žádném případě </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>oprávněn jednat jako jeho zástupce</w:t>
       </w:r>
       <w:r w:rsidR="00B65E68" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="007E54BA" w:rsidRPr="008D1CD7">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B65E68" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> třetími stranami.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693EC6" w:rsidRPr="008D1CD7" w:rsidRDefault="00693EC6" w:rsidP="00693EC6">
+    <w:p w14:paraId="3EBB610E" w14:textId="77777777" w:rsidR="00693EC6" w:rsidRPr="008D1CD7" w:rsidRDefault="00693EC6" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="1068"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00341D92" w:rsidRDefault="0080661E" w:rsidP="00693EC6">
+    <w:p w14:paraId="35872CDB" w14:textId="77777777" w:rsidR="00341D92" w:rsidRDefault="0080661E" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>V případě úpadku zjištěném v proběhu likvidace je likvidátor povinen podat insolvenční návrh</w:t>
       </w:r>
       <w:r w:rsidR="00003499" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00003499" w:rsidRPr="008D1CD7">
         <w:t>dle  zákona</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00003499" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> č. 182/2006Sb., o úpadku a způsobech jeho </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00003499" w:rsidRPr="008D1CD7">
         <w:t>řešení -</w:t>
       </w:r>
       <w:r w:rsidR="00890D35" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00003499" w:rsidRPr="008D1CD7">
         <w:t>insolvenční</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00003499" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> zákon) bez </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>zbytečného odkladu poté, co se dozvěděl nebo při náležité pečlivosti měl dozvědět o svém úpadku</w:t>
       </w:r>
       <w:r w:rsidR="00003499" w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B21A10" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> Likvidátor dlužníka má přitom povinnost podat insolvenční návrh nejenom tehdy, je-li dlužník předlužen, ale také tehdy, je-li insolventní.</w:t>
       </w:r>
       <w:r w:rsidR="00003499" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00693EC6" w:rsidRPr="008D1CD7" w:rsidRDefault="00693EC6" w:rsidP="00693EC6">
+    <w:p w14:paraId="1DD08E13" w14:textId="77777777" w:rsidR="00693EC6" w:rsidRPr="008D1CD7" w:rsidRDefault="00693EC6" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="792"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F3E66" w:rsidRPr="008D1CD7" w:rsidRDefault="00890D35" w:rsidP="00693EC6">
+    <w:p w14:paraId="64E73170" w14:textId="77777777" w:rsidR="007F3E66" w:rsidRPr="008D1CD7" w:rsidRDefault="00890D35" w:rsidP="00693EC6">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">V případě vydání insolvenční vyhlášky </w:t>
       </w:r>
       <w:r w:rsidR="00003499" w:rsidRPr="008D1CD7">
         <w:t>poradenství končí bez nároku na vrácení vyfakturovaných částek</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B21A10" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> Pokud bude nutno podat insolvenční návrh, sjednáme </w:t>
       </w:r>
       <w:r w:rsidR="00341D92" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">v případě zájmu </w:t>
       </w:r>
       <w:r w:rsidR="00B21A10" w:rsidRPr="008D1CD7">
         <w:t>konzultaci se spolupracujícím insolvenčním správcem. Jeho činnost již bude hrazena mimo tuto smlouvu o dílo.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00770808" w:rsidRPr="008D1CD7" w:rsidRDefault="00770808" w:rsidP="002A0BAD">
+    <w:p w14:paraId="14607AEB" w14:textId="77777777" w:rsidR="00770808" w:rsidRPr="008D1CD7" w:rsidRDefault="00770808" w:rsidP="002A0BAD">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="792"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00FA45A6" w:rsidP="008D1CD7">
+    <w:p w14:paraId="54584C0E" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00FA45A6" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00635E2D" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">oba </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00635E2D" w:rsidRPr="008D1CD7">
         <w:t>plnění</w:t>
       </w:r>
       <w:r w:rsidR="009928B2" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> - platnost</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009928B2" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> smlouvy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC7070" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00A82AF2">
+    <w:p w14:paraId="5A6AA840" w14:textId="77777777" w:rsidR="00AC7070" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00A82AF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="792"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Zhotovitel se zavazuje řádně provést dílo v následujících termínech:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00341D92" w:rsidRPr="008D1CD7" w:rsidRDefault="00B31F09" w:rsidP="00A82AF2">
+    <w:p w14:paraId="48C5800F" w14:textId="77777777" w:rsidR="00341D92" w:rsidRPr="008D1CD7" w:rsidRDefault="00B31F09" w:rsidP="00A82AF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="791"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Termín zahájení prací v</w:t>
       </w:r>
       <w:r w:rsidR="00EF4C11" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> den podpisu</w:t>
       </w:r>
       <w:r w:rsidR="00635E2D" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> této smlouvy</w:t>
       </w:r>
       <w:r w:rsidR="00EF4C11" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> oběma stranami</w:t>
       </w:r>
       <w:r w:rsidR="00635E2D" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Termín </w:t>
@@ -3176,116 +3132,116 @@
       <w:r w:rsidR="00635E2D" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F93D87" w:rsidRPr="008D1CD7">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E7127C" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> (šest)</w:t>
       </w:r>
       <w:r w:rsidR="00F93D87" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> měsíců od podpisu </w:t>
       </w:r>
       <w:r w:rsidR="00A8500C" w:rsidRPr="008D1CD7">
         <w:t>smlouvy oběma stranami</w:t>
       </w:r>
       <w:r w:rsidR="002F4D6A" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00331801" w:rsidRPr="008D1CD7">
         <w:t>(likvidaci lze v této době s rezervou zvládnout)</w:t>
       </w:r>
       <w:r w:rsidR="00A11FC4" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">, pokud v době podpisu smlouvy již subjekt vstoupil do likvidace. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF0DDD" w:rsidRPr="008D1CD7" w:rsidRDefault="00A11FC4" w:rsidP="00A82AF2">
+    <w:p w14:paraId="5BCE8D00" w14:textId="77777777" w:rsidR="00FF0DDD" w:rsidRPr="008D1CD7" w:rsidRDefault="00A11FC4" w:rsidP="00A82AF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="791"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Pokud je podpis smlouvy uskutečněn </w:t>
       </w:r>
       <w:r w:rsidR="009529A9" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">ještě </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">před </w:t>
       </w:r>
       <w:r w:rsidR="00341D92" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">datem </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>vstup</w:t>
       </w:r>
       <w:r w:rsidR="00341D92" w:rsidRPr="008D1CD7">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> subjektu do likvidace, platnost smlouvy je nastavena na 6 měsíců </w:t>
       </w:r>
       <w:r w:rsidR="00341D92" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">až </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>ode dne vstupu do likvidace</w:t>
       </w:r>
       <w:r w:rsidR="0047572A" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> (nabytí právní moci usnesení o vstupu do likvidace)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF0DDD" w:rsidRPr="008D1CD7" w:rsidRDefault="00AC7070" w:rsidP="00A82AF2">
+    <w:p w14:paraId="1E0412C4" w14:textId="77777777" w:rsidR="00FF0DDD" w:rsidRPr="008D1CD7" w:rsidRDefault="00AC7070" w:rsidP="00A82AF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="791"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Prvním dnem po dovršení půlroční doby od </w:t>
       </w:r>
       <w:r w:rsidR="00141D26" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">ustanovení </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>smlouva automaticky zaniká.</w:t>
       </w:r>
       <w:r w:rsidR="005051B8" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B21A10" w:rsidRDefault="008268AC" w:rsidP="00A82AF2">
+    <w:p w14:paraId="1D50B3E9" w14:textId="77777777" w:rsidR="00B21A10" w:rsidRDefault="008268AC" w:rsidP="00A82AF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="791"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Poradenská činnost může být po dohodě obou stran</w:t>
       </w:r>
       <w:r w:rsidR="005051B8" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> prodloužena</w:t>
       </w:r>
       <w:r w:rsidR="00BE597D" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> za </w:t>
       </w:r>
       <w:r w:rsidR="00F93D87" w:rsidRPr="008D1CD7">
         <w:t>paušální měsíční částku</w:t>
       </w:r>
       <w:r w:rsidR="00E70C86" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> 700.-</w:t>
       </w:r>
       <w:r w:rsidR="00FF0DDD" w:rsidRPr="008D1CD7">
         <w:t> </w:t>
@@ -3374,150 +3330,150 @@
       <w:r w:rsidR="00346E1A" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> to, k</w:t>
       </w:r>
       <w:r w:rsidR="00E22082" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> jakém</w:t>
       </w:r>
       <w:r w:rsidR="00346E1A" w:rsidRPr="008D1CD7">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00E22082" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> datu prodloužení </w:t>
       </w:r>
       <w:r w:rsidR="00346E1A" w:rsidRPr="008D1CD7">
         <w:t>smlouvy nastalo. Doba platnosti prodloužení smlouvy je vyznačena na platebním dokladu</w:t>
       </w:r>
       <w:r w:rsidR="008909F8" w:rsidRPr="00693EC6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00E22082" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8787E" w:rsidRPr="008D1CD7" w:rsidRDefault="00E8787E" w:rsidP="00A82AF2">
+    <w:p w14:paraId="3C12A8CB" w14:textId="77777777" w:rsidR="00E8787E" w:rsidRPr="008D1CD7" w:rsidRDefault="00E8787E" w:rsidP="00A82AF2">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="791"/>
       </w:pPr>
       <w:r>
         <w:t>Zásahem vyšší moci může smlouva pozbýt platnosti</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00A82AF2">
+    <w:p w14:paraId="32E24199" w14:textId="77777777" w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00A82AF2">
       <w:pPr>
         <w:ind w:left="857"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="003555B9" w:rsidP="00A82AF2">
+    <w:p w14:paraId="2CFB59DC" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="003555B9" w:rsidP="00A82AF2">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Smluvní cena a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A82AF2">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00635E2D" w:rsidRPr="00A82AF2">
         <w:t>latební</w:t>
       </w:r>
       <w:r w:rsidR="00635E2D" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> podmínky</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB33D7" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62">
+    <w:p w14:paraId="41B30724" w14:textId="77777777" w:rsidR="00CB33D7" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00302B04" w:rsidRPr="008D1CD7">
         <w:t>mluvní cena</w:t>
       </w:r>
       <w:r w:rsidR="001522EB" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00302B04" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">je stanovena na </w:t>
       </w:r>
       <w:r w:rsidR="00BB6F62" w:rsidRPr="008D1CD7">
         <w:t>celý úkon poradenství</w:t>
       </w:r>
       <w:r w:rsidR="006B2CF0" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00265EA1" w:rsidRPr="008D1CD7">
         <w:t>na dobu 6 měsíců</w:t>
       </w:r>
       <w:r w:rsidR="009779A6" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> (pokud je smlouva podepsána před datem vstupu do likvidace, tak je platnost smlouvy</w:t>
       </w:r>
       <w:r w:rsidR="00E53130" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> počítána</w:t>
       </w:r>
       <w:r w:rsidR="009779A6" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> 6 měsíců od data vstupu do likvidace</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="008D1CD7">
+    <w:p w14:paraId="0C25CF17" w14:textId="77777777" w:rsidR="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Ceník dle stavu subjektu pro obě etapy likvidace</w:t>
       </w:r>
       <w:r w:rsidR="00107ADC" w:rsidRPr="008D1CD7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8787E" w:rsidRDefault="00E8787E" w:rsidP="00E8787E">
+    <w:p w14:paraId="2186651F" w14:textId="77777777" w:rsidR="00E8787E" w:rsidRDefault="00E8787E" w:rsidP="00E8787E">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="00CB33D7" w:rsidP="00CB33D7">
+    <w:p w14:paraId="3BE21FD8" w14:textId="77777777" w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="00CB33D7" w:rsidP="00CB33D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D0229">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D0229">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>cena</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  -</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -3575,280 +3531,280 @@
         </w:rPr>
         <w:t>.- Kč + 21 % DPH</w:t>
       </w:r>
       <w:r w:rsidR="009C2A62" w:rsidRPr="00CB33D7">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C2A62" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">(celkem </w:t>
       </w:r>
       <w:r w:rsidR="008D0229">
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidR="008C4059">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="008D0229">
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="009C2A62" w:rsidRPr="008D1CD7">
         <w:t>.- Kč + DPH, druhá splátka za druhou etapu likvidace bude fakturována cca až po 4 měsících)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00107ADC" w:rsidRPr="008D1CD7" w:rsidRDefault="00107ADC" w:rsidP="00CB33D7">
+    <w:p w14:paraId="6CEC632E" w14:textId="77777777" w:rsidR="00107ADC" w:rsidRPr="008D1CD7" w:rsidRDefault="00107ADC" w:rsidP="00CB33D7">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
+    <w:p w14:paraId="43A5C104" w14:textId="77777777" w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:lastRenderedPageBreak/>
         <w:t>Běžná společnost s ručením omezeným, dosud fungující, stejně tak</w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t xml:space="preserve"> fungující</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> v.o.s., o.p.s., družstvo, bytové družstvo, spolek, obecně subjekt s minimálním majetkem, případně s minimem zaměstnanců, a s postupným útlumem činnosti v likvidaci (mimo akciovou společnost)</w:t>
       </w:r>
       <w:r w:rsidR="00107ADC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Cena 2 x 4 </w:t>
       </w:r>
       <w:r w:rsidR="00E8787E">
         <w:t>500</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>.- Kč + 21 % DPH (celkem</w:t>
       </w:r>
       <w:r w:rsidR="00E8787E">
         <w:t xml:space="preserve"> 9</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t> 000.- Kč + DPH)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
+    <w:p w14:paraId="48EA801B" w14:textId="77777777" w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
+    <w:p w14:paraId="67417ADA" w14:textId="77777777" w:rsidR="009C2A62" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Subjekt </w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t xml:space="preserve">utlumující činnost </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8787E">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">s věřiteli </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>a s majetkem, se zaměstnanci, nebo subjekt se soudními spory, subjekt na hranici insolvenčního návrhu</w:t>
       </w:r>
       <w:r w:rsidR="00107ADC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Cena 2 x </w:t>
       </w:r>
       <w:r w:rsidR="008C4059">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> 000.- Kč + </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>21%</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> DPH (celkem 1</w:t>
       </w:r>
       <w:r w:rsidR="008C4059">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t> 000.- Kč + DPH)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00107ADC" w:rsidRPr="008D1CD7" w:rsidRDefault="00107ADC" w:rsidP="00CB33D7">
+    <w:p w14:paraId="5612DE60" w14:textId="77777777" w:rsidR="00107ADC" w:rsidRPr="008D1CD7" w:rsidRDefault="00107ADC" w:rsidP="00CB33D7">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00107ADC" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
+    <w:p w14:paraId="2CE9F945" w14:textId="77777777" w:rsidR="00107ADC" w:rsidRPr="008D1CD7" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Akciová společnost a komanditní společnost bez ohledu na výši majetku a činnost</w:t>
       </w:r>
       <w:r w:rsidR="00107ADC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Cena </w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t xml:space="preserve">maximálně </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">2 x </w:t>
       </w:r>
       <w:r w:rsidR="008C4059">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t> 000.- Kč + 21</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>%  DPH</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> (celkem 1</w:t>
       </w:r>
       <w:r w:rsidR="008C4059">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t> 000.- Kč + DPH)</w:t>
       </w:r>
       <w:r w:rsidR="00107ADC" w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t xml:space="preserve"> Cena bude stanovena dohodou.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000762AC" w:rsidRPr="008D1CD7" w:rsidRDefault="000762AC" w:rsidP="00CB33D7">
+    <w:p w14:paraId="270C913A" w14:textId="77777777" w:rsidR="000762AC" w:rsidRPr="008D1CD7" w:rsidRDefault="000762AC" w:rsidP="00CB33D7">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C2A62" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
+    <w:p w14:paraId="282C2AA6" w14:textId="77777777" w:rsidR="009C2A62" w:rsidRDefault="009C2A62" w:rsidP="00CB33D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Subjekty (s.r.o., spolky, k.s., o.p.s., družstva, v.o.s.) s již rozpracovanou likvidací</w:t>
       </w:r>
       <w:r w:rsidR="00107ADC" w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009F3E69" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Zde bude cena stanovena dohodou. Předpokladem je již provedené nejméně zveřejnění v Obchodním věstníku</w:t>
       </w:r>
       <w:r w:rsidR="009F3E69" w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E8787E" w:rsidRDefault="00E8787E" w:rsidP="00CB33D7">
+    <w:p w14:paraId="416CEE35" w14:textId="77777777" w:rsidR="00E8787E" w:rsidRDefault="00E8787E" w:rsidP="00CB33D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E8787E" w:rsidRDefault="00E8787E" w:rsidP="00CB33D7">
+    <w:p w14:paraId="0AFB412C" w14:textId="77777777" w:rsidR="00E8787E" w:rsidRDefault="00E8787E" w:rsidP="00CB33D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Na formě a výši splátek se lze dohodnout</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D1CD7" w:rsidRDefault="008D1CD7" w:rsidP="00CB33D7">
+    <w:p w14:paraId="63FFE742" w14:textId="77777777" w:rsidR="008D1CD7" w:rsidRDefault="008D1CD7" w:rsidP="00CB33D7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00265EA1" w:rsidRPr="008D1CD7" w:rsidRDefault="0047572A" w:rsidP="008D1CD7">
+    <w:p w14:paraId="6B57CA9B" w14:textId="77777777" w:rsidR="00265EA1" w:rsidRPr="008D1CD7" w:rsidRDefault="0047572A" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Objednatel se zavazuje, že </w:t>
       </w:r>
       <w:r w:rsidR="00107ADC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">údaje uvedené v kapitole </w:t>
       </w:r>
       <w:r w:rsidR="00397121">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="009F3E69" w:rsidRPr="008D1CD7">
         <w:t>, ze kterých vychází ceník,</w:t>
       </w:r>
       <w:r w:rsidR="00107ADC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> jsou správné a úplné.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A4399" w:rsidRPr="008D1CD7" w:rsidRDefault="006A4399" w:rsidP="008D1CD7">
+    <w:p w14:paraId="22049146" w14:textId="77777777" w:rsidR="006A4399" w:rsidRPr="008D1CD7" w:rsidRDefault="006A4399" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Proces likvidace je rozdělen na dvě etapy a dle etap je</w:t>
       </w:r>
       <w:r w:rsidR="008756EC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> rovněž</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> provedena fakturace. První etapa začíná zveřejněním výzev dotčeným</w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t xml:space="preserve"> dopisy i v Obchodním věstníku</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008756EC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">pokyny k účetním závěrkám, </w:t>
@@ -3868,51 +3824,51 @@
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> s přihláškami, korespondencí se správci daní apod., druhá </w:t>
       </w:r>
       <w:r w:rsidR="00FC751B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">fakturační </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>etapa počíná zpracováním Konečné zprávy likvidátora a pokračuje žádostmi o souhlas s návrhem na výmaz správci daně, případně i soudu, zápis</w:t>
       </w:r>
       <w:r w:rsidR="008756EC" w:rsidRPr="008D1CD7">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> z jednání nejvyššího orgánu, různými prohlášeními a končí materiály k návrhu na výmaz.</w:t>
       </w:r>
       <w:r w:rsidR="008756EC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001522EB" w:rsidRPr="008D1CD7">
         <w:t>Jen po dohodě obou</w:t>
       </w:r>
       <w:r w:rsidR="008756EC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> stran může být smlouva po první etapě ukončena, nebo dle stavu likvidace před uzavřením smlouvy může být přistoupeno až k druhé etapě.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000762AC" w:rsidRPr="008D1CD7" w:rsidRDefault="00337366" w:rsidP="008D1CD7">
+    <w:p w14:paraId="2445F2BD" w14:textId="77777777" w:rsidR="000762AC" w:rsidRPr="008D1CD7" w:rsidRDefault="00337366" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>První část platby</w:t>
       </w:r>
       <w:r w:rsidR="002D16FD" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> pro první etapu likvidace</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> bude fakturována s datem podpisu smlouvy, a druhá</w:t>
       </w:r>
       <w:r w:rsidR="002D16FD" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> pro druhou etapu likvidace </w:t>
       </w:r>
       <w:r w:rsidR="00E8787E">
         <w:t>počínaje</w:t>
       </w:r>
       <w:r w:rsidR="002D16FD" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> zasláním Konečné zprávy likvidátora a souvisejících dokumentů</w:t>
@@ -3926,118 +3882,118 @@
       <w:r w:rsidRPr="008D1CD7">
         <w:t>14 dní před uplynutím 3 měsíců od</w:t>
       </w:r>
       <w:r w:rsidR="000762AC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>druhého zveřejnění vstupu do likvidace v Obchodním věstníku, aby mohla být částka</w:t>
       </w:r>
       <w:r w:rsidR="002D16FD" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> včas</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> zaúčtována do nákladů</w:t>
       </w:r>
       <w:r w:rsidR="000762AC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E36A46" w:rsidRPr="008D1CD7">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">ikvidace před poslední účetní závěrkou subjektu v likvidaci. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB33D7" w:rsidRDefault="00337366" w:rsidP="008D1CD7">
+    <w:p w14:paraId="2A7DFB01" w14:textId="77777777" w:rsidR="00CB33D7" w:rsidRDefault="00337366" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Splatnost faktur je vždy 14 dní od data vystavení</w:t>
       </w:r>
       <w:r w:rsidR="000B49E9" w:rsidRPr="008D1CD7">
         <w:t>, pokud</w:t>
       </w:r>
       <w:r w:rsidR="000762AC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B49E9" w:rsidRPr="008D1CD7">
         <w:t>není sjednáno jinak.</w:t>
       </w:r>
       <w:r w:rsidR="000762AC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00541760" w:rsidRPr="008D1CD7">
         <w:t>Po dohodě je možno zaplatit celou částku</w:t>
       </w:r>
       <w:r w:rsidR="00E53130" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> za obě etapy likvidace</w:t>
       </w:r>
       <w:r w:rsidR="00541760" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> v jedné splátce. V tomto případě bude nastavena měsíční splatnost faktury</w:t>
       </w:r>
       <w:r w:rsidR="00B07028" w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CB33D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00687127" w:rsidRPr="008D1CD7" w:rsidRDefault="00CB33D7" w:rsidP="008D1CD7">
+    <w:p w14:paraId="3E130DA3" w14:textId="77777777" w:rsidR="00687127" w:rsidRPr="008D1CD7" w:rsidRDefault="00CB33D7" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Prodleva v placení po termínu splatnosti je zatížena penále v hodnotě běžných úrokových sazeb.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D1CD7" w:rsidRPr="008D1CD7" w:rsidRDefault="008D1CD7" w:rsidP="008D1CD7">
+    <w:p w14:paraId="7BFEE97F" w14:textId="77777777" w:rsidR="008D1CD7" w:rsidRPr="008D1CD7" w:rsidRDefault="008D1CD7" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00A82AF2">
+    <w:p w14:paraId="7D50B1AE" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00A82AF2">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Odstoupení od smlouvy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
+    <w:p w14:paraId="1BBD6CDB" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Ohrozí-li zhotovitel </w:t>
       </w:r>
       <w:r w:rsidR="00BA243B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">prokazatelně </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">vlastní vinou </w:t>
       </w:r>
       <w:r w:rsidR="008268AC" w:rsidRPr="008D1CD7">
         <w:t>postup likvidačních prací</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">, nebo podstatným způsobem poruší </w:t>
       </w:r>
       <w:r w:rsidR="00BA243B" w:rsidRPr="008D1CD7">
         <w:t>platnou</w:t>
       </w:r>
@@ -4065,51 +4021,51 @@
       <w:r w:rsidR="00CB6482">
         <w:t xml:space="preserve">v rámci etap </w:t>
       </w:r>
       <w:r w:rsidR="00BA243B" w:rsidRPr="008D1CD7">
         <w:t>nebo po dohodě</w:t>
       </w:r>
       <w:r w:rsidR="00A8500C" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> poměrné části z již zaplacené </w:t>
       </w:r>
       <w:r w:rsidR="00645859" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">částky </w:t>
       </w:r>
       <w:r w:rsidR="00A8500C" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidR="00456D02" w:rsidRPr="008D1CD7">
         <w:t>data</w:t>
       </w:r>
       <w:r w:rsidR="00A8500C" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> trvání smlouvy.</w:t>
       </w:r>
       <w:r w:rsidR="00BA243B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB6482" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
+    <w:p w14:paraId="4D05BEC9" w14:textId="77777777" w:rsidR="00CB6482" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Ohrozí-li objednatel </w:t>
       </w:r>
       <w:r w:rsidR="00BA243B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">prokazatelně </w:t>
       </w:r>
       <w:r w:rsidR="008268AC" w:rsidRPr="008D1CD7">
         <w:t>postup likvidačních prací</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">, přestane-li </w:t>
       </w:r>
       <w:r w:rsidR="00A13CC6" w:rsidRPr="008D1CD7">
         <w:t>plnit úkoly likvidace</w:t>
       </w:r>
       <w:r w:rsidR="008909F8" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4119,279 +4075,279 @@
       <w:r w:rsidR="008268AC" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00341D92" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">zcela </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>komunikovat</w:t>
       </w:r>
       <w:r w:rsidR="00A13CC6" w:rsidRPr="008D1CD7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B31F09" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>má zhotovitel právo od smlouvy odstoupit.</w:t>
       </w:r>
       <w:r w:rsidR="00CB6482" w:rsidRPr="00CB6482">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB6482" w:rsidRPr="008D1CD7">
         <w:t>Faktura, podložená smlouvou, bude v tomto případě i nadále považována za pohledávku vůči objednateli včetně penále.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018246A" w:rsidRPr="008D1CD7" w:rsidRDefault="000F56CB" w:rsidP="008D1CD7">
+    <w:p w14:paraId="70750BD2" w14:textId="77777777" w:rsidR="0018246A" w:rsidRPr="008D1CD7" w:rsidRDefault="000F56CB" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Důvodem k jednostrannému odstoupení od smlouvy ze strany zhotovitele je bezdůvodné nezaplacení vystavené faktury zhotovitele po</w:t>
       </w:r>
       <w:r w:rsidR="00341D92" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> době</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> splatnosti, uvedené na faktuře.</w:t>
       </w:r>
       <w:r w:rsidR="008C3159" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Faktura</w:t>
       </w:r>
       <w:r w:rsidR="00341D92" w:rsidRPr="008D1CD7">
         <w:t>, podložená smlouvou,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> bude v tomto případě i nadále považována za pohledávku vůči objednateli</w:t>
       </w:r>
       <w:r w:rsidR="000B49E9" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> včetně penále.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A0287C" w:rsidRPr="008D1CD7" w:rsidRDefault="00A0287C" w:rsidP="008D1CD7">
+    <w:p w14:paraId="55535938" w14:textId="77777777" w:rsidR="00A0287C" w:rsidRPr="008D1CD7" w:rsidRDefault="00A0287C" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Zhotovitel má právo na odstoupení od smlouvy bez náhrady zaplacené částky, pokud bude dodatečně zjištěno, že byl před podpisem smlouvy zamlčen stav subjektu</w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB6482">
         <w:t xml:space="preserve">subjekt </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> byl</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> předlužen nebo v platební neschopnosti v takovém rozsahu, že bylo nutno ze zákona podat insolvenční návrh. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
+    <w:p w14:paraId="7992A2C4" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Dohoda o mlčenlivosti</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
+    <w:p w14:paraId="097B28DA" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Obě smluvní strany se zavazují, že veškeré skutečnosti spadající do oblasti obchodního tajemství a důvěrné informace nebudou dále rozšiřovat nebo reprodukovat a nezpřístupní je třetí straně.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0055491A" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
+    <w:p w14:paraId="54DAD92F" w14:textId="77777777" w:rsidR="0055491A" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Smluvní strany se dále zavazují, že obchodní tajemství a důvěrné informace nepoužijí v rozporu s jejich účelem ani účelem jejich poskytnutí pro své potřeby nebo ve prospěch třetích osob.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB6482" w:rsidRPr="008D1CD7" w:rsidRDefault="00CB6482" w:rsidP="00CB6482">
+    <w:p w14:paraId="6ACABD6F" w14:textId="77777777" w:rsidR="00CB6482" w:rsidRPr="008D1CD7" w:rsidRDefault="00CB6482" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
+    <w:p w14:paraId="7ED23199" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Závěrečná ustanovení</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B49E9" w:rsidRPr="008D1CD7" w:rsidRDefault="000B49E9" w:rsidP="00CB6482">
+    <w:p w14:paraId="60C5B889" w14:textId="77777777" w:rsidR="000B49E9" w:rsidRPr="008D1CD7" w:rsidRDefault="000B49E9" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Objednatel se zavazuje, že bude práce spojené s likvidací provádět průběžně a včas bude reagovat na zaslané pokyny</w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C5FC8" w:rsidRPr="008D1CD7" w:rsidRDefault="006C5FC8" w:rsidP="00CB6482">
+    <w:p w14:paraId="1C4546A6" w14:textId="77777777" w:rsidR="006C5FC8" w:rsidRPr="008D1CD7" w:rsidRDefault="006C5FC8" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Likvidátor zodpovídá v plném rozsahu za činnost v likvidaci subjektu</w:t>
       </w:r>
       <w:r w:rsidR="00605E93" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> včetně účetnictví</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>. Tato smlouva je smlouvou o poradenství v likvidaci a nejedná se o právní zastoupení</w:t>
       </w:r>
       <w:r w:rsidR="0077730E" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> likvidátora</w:t>
       </w:r>
       <w:r w:rsidR="00935E2D">
         <w:t xml:space="preserve"> ani likvidovaného subjektu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C5FC8" w:rsidRPr="008D1CD7" w:rsidRDefault="006C5FC8" w:rsidP="00CB6482">
+    <w:p w14:paraId="28B410D8" w14:textId="77777777" w:rsidR="006C5FC8" w:rsidRPr="008D1CD7" w:rsidRDefault="006C5FC8" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Objednatel se zavazuje, že neposkytne know-how (postupy, vzory dokumentů, návody a poskytnuté prezentace) pro třetí subjekt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C5FC8" w:rsidRPr="008D1CD7" w:rsidRDefault="006C5FC8" w:rsidP="00CB6482">
+    <w:p w14:paraId="1EF6ED56" w14:textId="77777777" w:rsidR="006C5FC8" w:rsidRPr="008D1CD7" w:rsidRDefault="006C5FC8" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Objednatel bere na vědomí, že zasílané materiály jsou určeny pouze pro jeden případ (jedno IČO) poradenství a týkají jen a pouze subjektu vyznačené</w:t>
       </w:r>
       <w:r w:rsidR="0077730E" w:rsidRPr="008D1CD7">
         <w:t>ho</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> ve vstupních údajích v této smlouvě.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D76C1B" w:rsidRPr="008D1CD7" w:rsidRDefault="00D0267E" w:rsidP="00CB6482">
+    <w:p w14:paraId="01FBBEEF" w14:textId="77777777" w:rsidR="00D76C1B" w:rsidRPr="008D1CD7" w:rsidRDefault="00D0267E" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Nutné</w:t>
       </w:r>
       <w:r w:rsidR="00D76C1B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> výdaje likvidace subjektu hradí v rámci likvidačního procesu objednatel</w:t>
       </w:r>
       <w:r w:rsidR="00B31F09" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>např. zveřejnění v Obchodním věstníku</w:t>
       </w:r>
       <w:r w:rsidR="00364445" w:rsidRPr="008D1CD7">
         <w:t>, poplatky za konverzi, ověření podpisů atd.</w:t>
       </w:r>
       <w:r w:rsidR="00B31F09" w:rsidRPr="008D1CD7">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F918FC" w:rsidRPr="008D1CD7" w:rsidRDefault="00F918FC" w:rsidP="00CB6482">
+    <w:p w14:paraId="31D87D43" w14:textId="77777777" w:rsidR="00F918FC" w:rsidRPr="008D1CD7" w:rsidRDefault="00F918FC" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Konzultace přímo v likvidovaném subjektu na požádání objednatele jsou hrazeny zvlášť dle ceníku za konzultační činnost.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
+    <w:p w14:paraId="594A5426" w14:textId="77777777" w:rsidR="00635E2D" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Tato smlouva nabývá platnosti a účinnosti dnem podpisu oprávněnými zástupci obou smluvních stran. </w:t>
       </w:r>
       <w:r w:rsidR="00321167" w:rsidRPr="008D1CD7">
         <w:t>Rozhodující je pozdější datum.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20F05" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
+    <w:p w14:paraId="138B1A5D" w14:textId="77777777" w:rsidR="00E20F05" w:rsidRPr="008D1CD7" w:rsidRDefault="00635E2D" w:rsidP="00CB6482">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Tato smlouva se uzavírá na dobu určitou</w:t>
       </w:r>
       <w:r w:rsidR="00A8500C" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD6959" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">za podmínek </w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t xml:space="preserve">zde </w:t>
       </w:r>
       <w:r w:rsidR="00BD6959" w:rsidRPr="008D1CD7">
         <w:t>uvedených</w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t>.</w:t>
       </w:r>
@@ -4416,51 +4372,51 @@
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> přitom </w:t>
       </w:r>
       <w:r w:rsidR="00180489" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">stanovena </w:t>
       </w:r>
       <w:r w:rsidR="00B31F09" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">paušální </w:t>
       </w:r>
       <w:r w:rsidR="00180489" w:rsidRPr="008D1CD7">
         <w:t>úhrada</w:t>
       </w:r>
       <w:r w:rsidR="00F75377" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> dohodou</w:t>
       </w:r>
       <w:r w:rsidR="00180489" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> za jeden měsíc prodloužení smlouvy</w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F75377" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB6482" w:rsidRDefault="00635E2D">
+    <w:p w14:paraId="5A7F0C1E" w14:textId="77777777" w:rsidR="00CB6482" w:rsidRDefault="00635E2D">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Při zrušení likvidace </w:t>
       </w:r>
       <w:r w:rsidR="00BA243B" w:rsidRPr="008D1CD7">
         <w:t>nejvyšším orgánem subjektu</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> nebo soudem v jejím průběhu,</w:t>
       </w:r>
       <w:r w:rsidR="00572DF0" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> nebo podáním insolvenč</w:t>
       </w:r>
       <w:r w:rsidR="007E54BA" w:rsidRPr="008D1CD7">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00572DF0" w:rsidRPr="008D1CD7">
         <w:t>ího návrhu,</w:t>
@@ -4468,94 +4424,94 @@
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> nevzniká nárok na vrácení již zaplacené částky za poradenství.</w:t>
       </w:r>
       <w:r w:rsidR="00D31F1D" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> Dnem zrušení likvidace nebo dnem nabytí práv</w:t>
       </w:r>
       <w:r w:rsidR="00A13CC6" w:rsidRPr="008D1CD7">
         <w:t>ní moci výmazu zaniká i</w:t>
       </w:r>
       <w:r w:rsidR="008A2FCB" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> platnost</w:t>
       </w:r>
       <w:r w:rsidR="00A13CC6" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> smlouv</w:t>
       </w:r>
       <w:r w:rsidR="008A2FCB" w:rsidRPr="008D1CD7">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00A13CC6" w:rsidRPr="008D1CD7">
         <w:t>, pokud již neuplynula doba jejího trvání</w:t>
       </w:r>
       <w:r w:rsidR="00CB6482">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D1CD7" w:rsidRDefault="001C2B10">
+    <w:p w14:paraId="5700CCCA" w14:textId="77777777" w:rsidR="008D1CD7" w:rsidRDefault="001C2B10">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E246A" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Jestliže platba není připsána na účet včas, je dle zákona dlužník povinen věřiteli uhradit k základní sazbě také úroky z prodlení. Nejde o pokutu za opožděnou platbu, ale o náhradu ceny peněz – kompenzaci za to, že věřitel nedostal své peníze a nemůže s nimi disponovat. </w:t>
       </w:r>
       <w:r w:rsidR="008D1CD7" w:rsidRPr="008D1CD7">
         <w:t>Objednatel bere na vědomí, že za každý den prodlení po splatnosti faktury bude účtována minimální částka 0,05 % z fakturované hodnoty.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032329F" w:rsidRPr="008D1CD7" w:rsidRDefault="0032329F" w:rsidP="008D1CD7">
+    <w:p w14:paraId="54BD3ED1" w14:textId="77777777" w:rsidR="0032329F" w:rsidRPr="008D1CD7" w:rsidRDefault="0032329F" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Nařízení EU GDPR (General Data </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Protection</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Regulation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008E7AA0" w:rsidRPr="008D1CD7">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E00B2" w:rsidRPr="008D1CD7" w:rsidRDefault="0032329F" w:rsidP="008D1CD7">
+    <w:p w14:paraId="7B1FC52B" w14:textId="77777777" w:rsidR="001E00B2" w:rsidRPr="008D1CD7" w:rsidRDefault="0032329F" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Data zapsaná v této smlouvě, jejichž zdroj je převážně z veřejného rejstříku</w:t>
       </w:r>
       <w:r w:rsidR="009928B2" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> (www.justice.cz)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>, jsou použita výhradně k naplnění zákonného postupu likvidace.</w:t>
       </w:r>
       <w:r w:rsidR="0052066B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> Objednatel s</w:t>
       </w:r>
       <w:r w:rsidR="00180845" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> jejich zpracováním jen a pouze pro účely touto smlouvou dotčeného likvidačního procesu</w:t>
       </w:r>
       <w:r w:rsidR="0052066B" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
@@ -4571,51 +4527,51 @@
       <w:r w:rsidR="00CB6482">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009928B2" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E94A88" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Data jsou uložena v zabezpečené technice. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">Slouží </w:t>
       </w:r>
       <w:r w:rsidR="00870EC9" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">pouze </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>ke zveřejnění v Obchodním věstníku</w:t>
       </w:r>
       <w:r w:rsidR="00457A17" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> na základě zákona</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> a k nutné komunikaci s dotčenými orgány v rámci zákonného postupu likvidace. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032329F" w:rsidRPr="008D1CD7" w:rsidRDefault="001E00B2" w:rsidP="008D1CD7">
+    <w:p w14:paraId="0CDBFC62" w14:textId="77777777" w:rsidR="0032329F" w:rsidRPr="008D1CD7" w:rsidRDefault="001E00B2" w:rsidP="008D1CD7">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>Zhotovitel prohlašuje, že data uvedená v této smlouvě</w:t>
       </w:r>
       <w:r w:rsidR="0032329F" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> v žádném případě nejsou a </w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">nikdy </w:t>
       </w:r>
       <w:r w:rsidR="0032329F" w:rsidRPr="008D1CD7">
         <w:t>nebudou použita pro marketingové</w:t>
       </w:r>
       <w:r w:rsidR="008E7AA0" w:rsidRPr="008D1CD7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0032329F" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4636,105 +4592,105 @@
       <w:r w:rsidR="008E7AA0" w:rsidRPr="008D1CD7">
         <w:t>než</w:t>
       </w:r>
       <w:r w:rsidR="00693EC6">
         <w:t xml:space="preserve"> pro úkony</w:t>
       </w:r>
       <w:r w:rsidR="008E7AA0" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> spojené s</w:t>
       </w:r>
       <w:r w:rsidR="009928B2" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve">e zrušením </w:t>
       </w:r>
       <w:r w:rsidR="00306B73">
         <w:t xml:space="preserve">konkrétního </w:t>
       </w:r>
       <w:r w:rsidR="009928B2" w:rsidRPr="008D1CD7">
         <w:t>subjektu s likvidací</w:t>
       </w:r>
       <w:r w:rsidRPr="008D1CD7">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009928B2" w:rsidRPr="008D1CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C565F5" w:rsidRPr="008D1CD7" w:rsidRDefault="00C565F5" w:rsidP="008D1CD7"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00397121" w:rsidRPr="008D1CD7" w:rsidRDefault="00306B73" w:rsidP="008D1CD7">
+    <w:p w14:paraId="6E6DF585" w14:textId="77777777" w:rsidR="00C565F5" w:rsidRPr="008D1CD7" w:rsidRDefault="00C565F5" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="0B70D8D2" w14:textId="77777777" w:rsidR="003A1D97" w:rsidRPr="008D1CD7" w:rsidRDefault="003A1D97" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="033A9A2E" w14:textId="77777777" w:rsidR="00397121" w:rsidRDefault="00397121" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="7A39786D" w14:textId="77777777" w:rsidR="00397121" w:rsidRPr="008D1CD7" w:rsidRDefault="00306B73" w:rsidP="008D1CD7">
       <w:r w:rsidRPr="00306B73">
         <w:t>Smluvní strany prohlašují, že si tuto smlouvu přečetly, jejímu obsahu porozuměly, že byla uzavřena svobodně, vážně, určitě a srozumitelně, nikoli v tísni ani za nápadně nevýhodných podmínek, a na důkaz toho ji podepisují.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D97" w:rsidRPr="008D1CD7" w:rsidRDefault="003A1D97" w:rsidP="008D1CD7"/>
-    <w:p w:rsidR="003A1D97" w:rsidRPr="008D1CD7" w:rsidRDefault="003A1D97" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="09CDE3C4" w14:textId="77777777" w:rsidR="003A1D97" w:rsidRPr="008D1CD7" w:rsidRDefault="003A1D97" w:rsidP="008D1CD7"/>
+    <w:p w14:paraId="3AA78B7A" w14:textId="77777777" w:rsidR="003A1D97" w:rsidRPr="008D1CD7" w:rsidRDefault="003A1D97" w:rsidP="008D1CD7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="633" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4177"/>
         <w:gridCol w:w="4178"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F876D4" w:rsidTr="00306B73">
+      <w:tr w:rsidR="00F876D4" w14:paraId="24BE9AD5" w14:textId="77777777" w:rsidTr="00306B73">
         <w:trPr>
           <w:trHeight w:val="2231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="489EA6C7" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Objednatel:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="097109DF" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F876D4">
@@ -4747,331 +4703,331 @@
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="509460DD" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="6754E89B" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="3F6C78D8" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="3F64DDF2" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>V.....................................</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dne</w:t>
             </w:r>
             <w:r w:rsidR="00306B73">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">………………….                          </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="1BA360D6" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="65C6B600" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="13410A0D" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Podpis </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">likvidátora:   </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="412B455A" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zhotovitel:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="3410631D" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="73B72C12" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="552294E4" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="2AB6CD77" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="41F51184" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="71ADD323" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">V Brně </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dne :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> .............................................    </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="3489CBEB" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="2560C6EC" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
+          <w:p w14:paraId="0CBC0954" w14:textId="77777777" w:rsidR="00F876D4" w:rsidRPr="00F876D4" w:rsidRDefault="00F876D4" w:rsidP="00F876D4">
             <w:pPr>
               <w:ind w:left="233"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F876D4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Ing. Zdeněk Jelínek, jednatel společnosti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00A000E4" w:rsidRPr="003A1D97" w:rsidRDefault="00A000E4" w:rsidP="00F876D4">
+    <w:p w14:paraId="3F46A383" w14:textId="77777777" w:rsidR="00A000E4" w:rsidRPr="003A1D97" w:rsidRDefault="00A000E4" w:rsidP="00F876D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A000E4" w:rsidRPr="003A1D97" w:rsidSect="008D3B10">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C23C11" w:rsidRDefault="00C23C11" w:rsidP="00FA45A6">
+    <w:p w14:paraId="4D1E2D07" w14:textId="77777777" w:rsidR="008D0CCA" w:rsidRDefault="008D0CCA" w:rsidP="00FA45A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C23C11" w:rsidRDefault="00C23C11" w:rsidP="00FA45A6">
+    <w:p w14:paraId="64BDD537" w14:textId="77777777" w:rsidR="008D0CCA" w:rsidRDefault="008D0CCA" w:rsidP="00FA45A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5129,51 +5085,51 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="001876B1" w:rsidRPr="0022439D" w:rsidRDefault="001876B1">
+  <w:p w14:paraId="2161319B" w14:textId="77777777" w:rsidR="001876B1" w:rsidRPr="0022439D" w:rsidRDefault="001876B1">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0022439D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Strana č. </w:t>
     </w:r>
     <w:r w:rsidR="00AD53D7" w:rsidRPr="0022439D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005841B2" w:rsidRPr="0022439D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -5181,193 +5137,193 @@
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00290F8E">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00AD53D7" w:rsidRPr="0022439D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="0022439D">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>/6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="001876B1" w:rsidRDefault="001876B1">
+  <w:p w14:paraId="28B8CE31" w14:textId="77777777" w:rsidR="001876B1" w:rsidRDefault="001876B1">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C23C11" w:rsidRDefault="00C23C11" w:rsidP="00FA45A6">
+    <w:p w14:paraId="46255AC2" w14:textId="77777777" w:rsidR="008D0CCA" w:rsidRDefault="008D0CCA" w:rsidP="00FA45A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C23C11" w:rsidRDefault="00C23C11" w:rsidP="00FA45A6">
+    <w:p w14:paraId="7C91F895" w14:textId="77777777" w:rsidR="008D0CCA" w:rsidRDefault="008D0CCA" w:rsidP="00FA45A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00687127" w:rsidRDefault="00687127">
+    <w:p w14:paraId="29960E0B" w14:textId="77777777" w:rsidR="00687127" w:rsidRDefault="00687127">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Doplní Pulsar, s.r.o.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="000249F4" w:rsidRDefault="000249F4" w:rsidP="000249F4">
+    <w:p w14:paraId="7CA5905D" w14:textId="77777777" w:rsidR="000249F4" w:rsidRDefault="000249F4" w:rsidP="000249F4">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Aktuální výpis dostupný z </w:t>
       </w:r>
       <w:r w:rsidRPr="00991366">
         <w:t>https://or.justice.cz/ias/ui/rejstrik-firma.vysledky?subjektId=555177&amp;typ=PLATNY</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00A92A35" w:rsidRDefault="00A92A35">
+    <w:p w14:paraId="76A02DDA" w14:textId="77777777" w:rsidR="00A92A35" w:rsidRDefault="00A92A35">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A92A35">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Rozhodnutí I.ÚS 1264/11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333366"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="008909F8" w:rsidRPr="008909F8" w:rsidRDefault="008909F8">
+    <w:p w14:paraId="7A0BFDF3" w14:textId="77777777" w:rsidR="008909F8" w:rsidRPr="008909F8" w:rsidRDefault="008909F8">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008909F8">
         <w:rPr>
           <w:rStyle w:val="Znakapoznpodarou"/>
           <w:i/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008909F8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Příklad:</w:t>
       </w:r>
       <w:r w:rsidR="00CB33D7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008909F8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud je prodloužení sjednáno na jeden měsíc a dodatek </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r w:rsidRPr="008909F8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>podepsaný například 5. března, platí až do 30. dubna.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00E36A46" w:rsidRDefault="00E36A46" w:rsidP="000762AC">
+  <w:p w14:paraId="7C0E2830" w14:textId="77777777" w:rsidR="00E36A46" w:rsidRDefault="00E36A46" w:rsidP="000762AC">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>Smlouva o dílo</w:t>
     </w:r>
     <w:r w:rsidR="000762AC">
       <w:t xml:space="preserve"> S-       /</w:t>
     </w:r>
     <w:r w:rsidR="005C7DF4">
       <w:t>2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02582A4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8DE17DA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
@@ -8966,51 +8922,51 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1185830092">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1844776559">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1482426759">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="593368984">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1396246081">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="390008795">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="146"/>
+  <w:zoom w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE1BDF"/>
@@ -9225,50 +9181,51 @@
     <w:rsid w:val="00573AE3"/>
     <w:rsid w:val="00573BFE"/>
     <w:rsid w:val="005743E1"/>
     <w:rsid w:val="0057465C"/>
     <w:rsid w:val="00577676"/>
     <w:rsid w:val="0058222E"/>
     <w:rsid w:val="00583910"/>
     <w:rsid w:val="005841B2"/>
     <w:rsid w:val="00584782"/>
     <w:rsid w:val="00585315"/>
     <w:rsid w:val="005C7DF4"/>
     <w:rsid w:val="005D0A5F"/>
     <w:rsid w:val="005D39E1"/>
     <w:rsid w:val="005D4A7E"/>
     <w:rsid w:val="005D7962"/>
     <w:rsid w:val="005E246A"/>
     <w:rsid w:val="005E42F3"/>
     <w:rsid w:val="005E6068"/>
     <w:rsid w:val="005E71E0"/>
     <w:rsid w:val="005F0DC0"/>
     <w:rsid w:val="005F4E56"/>
     <w:rsid w:val="00601EB4"/>
     <w:rsid w:val="00605B08"/>
     <w:rsid w:val="00605E93"/>
     <w:rsid w:val="00621960"/>
+    <w:rsid w:val="00627711"/>
     <w:rsid w:val="00627F5D"/>
     <w:rsid w:val="006303C9"/>
     <w:rsid w:val="00635E2D"/>
     <w:rsid w:val="00645859"/>
     <w:rsid w:val="00646973"/>
     <w:rsid w:val="0065172C"/>
     <w:rsid w:val="00652495"/>
     <w:rsid w:val="00653ACE"/>
     <w:rsid w:val="00655EFC"/>
     <w:rsid w:val="00666B02"/>
     <w:rsid w:val="00666DF4"/>
     <w:rsid w:val="00667A10"/>
     <w:rsid w:val="00670279"/>
     <w:rsid w:val="00671742"/>
     <w:rsid w:val="00672FCE"/>
     <w:rsid w:val="00683CEF"/>
     <w:rsid w:val="006866B4"/>
     <w:rsid w:val="00687127"/>
     <w:rsid w:val="006871AE"/>
     <w:rsid w:val="006927A8"/>
     <w:rsid w:val="00693EC6"/>
     <w:rsid w:val="00696079"/>
     <w:rsid w:val="00696DFB"/>
     <w:rsid w:val="006A4399"/>
     <w:rsid w:val="006B0B2E"/>
@@ -9330,50 +9287,51 @@
     <w:rsid w:val="008364BA"/>
     <w:rsid w:val="008544D6"/>
     <w:rsid w:val="00860627"/>
     <w:rsid w:val="00860EA1"/>
     <w:rsid w:val="00864278"/>
     <w:rsid w:val="0086465F"/>
     <w:rsid w:val="00865BAD"/>
     <w:rsid w:val="00870917"/>
     <w:rsid w:val="00870EC9"/>
     <w:rsid w:val="00873120"/>
     <w:rsid w:val="008756EC"/>
     <w:rsid w:val="00876E15"/>
     <w:rsid w:val="008909F8"/>
     <w:rsid w:val="00890D35"/>
     <w:rsid w:val="008A17EA"/>
     <w:rsid w:val="008A2FCB"/>
     <w:rsid w:val="008B4940"/>
     <w:rsid w:val="008B5593"/>
     <w:rsid w:val="008B79FF"/>
     <w:rsid w:val="008C071B"/>
     <w:rsid w:val="008C2112"/>
     <w:rsid w:val="008C3159"/>
     <w:rsid w:val="008C4059"/>
     <w:rsid w:val="008C7D52"/>
     <w:rsid w:val="008D0229"/>
+    <w:rsid w:val="008D0CCA"/>
     <w:rsid w:val="008D1CD7"/>
     <w:rsid w:val="008D3B10"/>
     <w:rsid w:val="008D4A9E"/>
     <w:rsid w:val="008E0F6B"/>
     <w:rsid w:val="008E2026"/>
     <w:rsid w:val="008E4564"/>
     <w:rsid w:val="008E7440"/>
     <w:rsid w:val="008E7AA0"/>
     <w:rsid w:val="008E7DE0"/>
     <w:rsid w:val="008F0987"/>
     <w:rsid w:val="008F16FB"/>
     <w:rsid w:val="008F1C4B"/>
     <w:rsid w:val="008F5A4F"/>
     <w:rsid w:val="00914F89"/>
     <w:rsid w:val="00915029"/>
     <w:rsid w:val="00917653"/>
     <w:rsid w:val="00917FF5"/>
     <w:rsid w:val="00930408"/>
     <w:rsid w:val="00930415"/>
     <w:rsid w:val="00935E2D"/>
     <w:rsid w:val="009377A0"/>
     <w:rsid w:val="009406F2"/>
     <w:rsid w:val="00947607"/>
     <w:rsid w:val="00951394"/>
     <w:rsid w:val="00951C73"/>
@@ -9468,51 +9426,50 @@
     <w:rsid w:val="00B87E00"/>
     <w:rsid w:val="00B95FB7"/>
     <w:rsid w:val="00BA1DD0"/>
     <w:rsid w:val="00BA243B"/>
     <w:rsid w:val="00BA2B2B"/>
     <w:rsid w:val="00BA5337"/>
     <w:rsid w:val="00BA5F6E"/>
     <w:rsid w:val="00BB1AE6"/>
     <w:rsid w:val="00BB2106"/>
     <w:rsid w:val="00BB3409"/>
     <w:rsid w:val="00BB350B"/>
     <w:rsid w:val="00BB6F62"/>
     <w:rsid w:val="00BC2ADD"/>
     <w:rsid w:val="00BD6959"/>
     <w:rsid w:val="00BE2034"/>
     <w:rsid w:val="00BE597D"/>
     <w:rsid w:val="00BF5299"/>
     <w:rsid w:val="00C00D04"/>
     <w:rsid w:val="00C075D0"/>
     <w:rsid w:val="00C1057E"/>
     <w:rsid w:val="00C13DEF"/>
     <w:rsid w:val="00C150CC"/>
     <w:rsid w:val="00C17173"/>
     <w:rsid w:val="00C20757"/>
     <w:rsid w:val="00C222FD"/>
-    <w:rsid w:val="00C23C11"/>
     <w:rsid w:val="00C3709B"/>
     <w:rsid w:val="00C4075A"/>
     <w:rsid w:val="00C44C37"/>
     <w:rsid w:val="00C453FC"/>
     <w:rsid w:val="00C46EB0"/>
     <w:rsid w:val="00C477A9"/>
     <w:rsid w:val="00C47BBE"/>
     <w:rsid w:val="00C54A83"/>
     <w:rsid w:val="00C565F5"/>
     <w:rsid w:val="00C577A2"/>
     <w:rsid w:val="00C63799"/>
     <w:rsid w:val="00C7051F"/>
     <w:rsid w:val="00C76A90"/>
     <w:rsid w:val="00C80207"/>
     <w:rsid w:val="00C85368"/>
     <w:rsid w:val="00C95092"/>
     <w:rsid w:val="00CA3C3B"/>
     <w:rsid w:val="00CA789D"/>
     <w:rsid w:val="00CB33D7"/>
     <w:rsid w:val="00CB6482"/>
     <w:rsid w:val="00CD068A"/>
     <w:rsid w:val="00CE1A72"/>
     <w:rsid w:val="00CF08B1"/>
     <w:rsid w:val="00D0267E"/>
     <w:rsid w:val="00D05B22"/>
@@ -9582,58 +9539,61 @@
     <w:rsid w:val="00E537FD"/>
     <w:rsid w:val="00E57F9D"/>
     <w:rsid w:val="00E64B0E"/>
     <w:rsid w:val="00E66F62"/>
     <w:rsid w:val="00E70C86"/>
     <w:rsid w:val="00E7127C"/>
     <w:rsid w:val="00E72673"/>
     <w:rsid w:val="00E756A2"/>
     <w:rsid w:val="00E76AAD"/>
     <w:rsid w:val="00E805E7"/>
     <w:rsid w:val="00E8235A"/>
     <w:rsid w:val="00E829F2"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E94A88"/>
     <w:rsid w:val="00E96398"/>
     <w:rsid w:val="00EA19D3"/>
     <w:rsid w:val="00EB1BD0"/>
     <w:rsid w:val="00EB5706"/>
     <w:rsid w:val="00EB73A2"/>
     <w:rsid w:val="00EC1920"/>
     <w:rsid w:val="00EC3372"/>
     <w:rsid w:val="00EF0385"/>
     <w:rsid w:val="00EF304E"/>
     <w:rsid w:val="00EF4C11"/>
     <w:rsid w:val="00F15C82"/>
+    <w:rsid w:val="00F20C9A"/>
     <w:rsid w:val="00F2313F"/>
     <w:rsid w:val="00F320B0"/>
     <w:rsid w:val="00F45D3E"/>
     <w:rsid w:val="00F47146"/>
     <w:rsid w:val="00F474AE"/>
     <w:rsid w:val="00F53BF6"/>
+    <w:rsid w:val="00F56912"/>
     <w:rsid w:val="00F6113D"/>
     <w:rsid w:val="00F61986"/>
+    <w:rsid w:val="00F735A2"/>
     <w:rsid w:val="00F73E91"/>
     <w:rsid w:val="00F75377"/>
     <w:rsid w:val="00F8129E"/>
     <w:rsid w:val="00F859A3"/>
     <w:rsid w:val="00F874C1"/>
     <w:rsid w:val="00F876D4"/>
     <w:rsid w:val="00F918FC"/>
     <w:rsid w:val="00F93392"/>
     <w:rsid w:val="00F93D87"/>
     <w:rsid w:val="00F9586A"/>
     <w:rsid w:val="00F976CD"/>
     <w:rsid w:val="00FA0A29"/>
     <w:rsid w:val="00FA45A6"/>
     <w:rsid w:val="00FA4998"/>
     <w:rsid w:val="00FA77F6"/>
     <w:rsid w:val="00FC433C"/>
     <w:rsid w:val="00FC751B"/>
     <w:rsid w:val="00FD307E"/>
     <w:rsid w:val="00FE126B"/>
     <w:rsid w:val="00FE19CF"/>
     <w:rsid w:val="00FE269D"/>
     <w:rsid w:val="00FE4E52"/>
     <w:rsid w:val="00FE7FEF"/>
     <w:rsid w:val="00FF0DDD"/>
     <w:rsid w:val="00FF1812"/>
@@ -9644,51 +9604,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="162AF84F"/>
+  <w14:docId w14:val="569159EA"/>
   <w15:docId w15:val="{4085E173-06ED-4E79-8AEB-EFDD669E18AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>